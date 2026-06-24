--- v0 (2025-12-07)
+++ v1 (2026-06-24)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68A42B5F" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRDefault="00F57C0D" w:rsidP="00F57C0D">
       <w:pPr>
         <w:pStyle w:val="tltlNadpis1TimesNewRomanNiejeTunVetkypsmenv"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D20B80B" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRDefault="00F57C0D" w:rsidP="00F57C0D">
       <w:pPr>
         <w:pStyle w:val="tltlNadpis1TimesNewRomanNiejeTunVetkypsmenv"/>
       </w:pPr>
       <w:r w:rsidRPr="00F57C0D">
         <w:t xml:space="preserve">Žiadosť </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B418AB6" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRPr="005D5B40" w:rsidRDefault="00F57C0D" w:rsidP="00F57C0D">
       <w:pPr>
         <w:pStyle w:val="tltlNadpis1TimesNewRomanNiejeTunVetkypsmenv"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5B40">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -136,51 +136,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> v znení neskorších predpisov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6E1D78" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRPr="003E0D57" w:rsidRDefault="00F57C0D" w:rsidP="00F57C0D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="3035"/>
         <w:gridCol w:w="4030"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F57C0D" w:rsidRPr="009C0A89" w14:paraId="7A3E6466" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -604,51 +604,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="251AC8FD" w14:textId="77777777" w:rsidR="0095302B" w:rsidRPr="00F57C0D" w:rsidRDefault="0095302B" w:rsidP="005224B5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F731907" w14:textId="77777777" w:rsidR="00A97993" w:rsidRPr="00F57C0D" w:rsidRDefault="00A97993" w:rsidP="002B4DFE"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="007064E9" w14:paraId="4D28FDED" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -742,50 +742,59 @@
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F57C0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Opatrovateľská služba</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="1" w:name="Začiarkov2"/>
           <w:p w14:paraId="79BFFE72" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRPr="00F57C0D" w:rsidRDefault="00F57C0D" w:rsidP="00886885">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57C0D">
@@ -809,50 +818,59 @@
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F57C0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zariadenie pre seniorov</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="2" w:name="Začiarkov3"/>
           <w:p w14:paraId="559164C2" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRPr="00F57C0D" w:rsidRDefault="00F57C0D" w:rsidP="00886885">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57C0D">
@@ -876,50 +894,59 @@
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F57C0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0095302B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zariadenie opatrovateľskej služby</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="3" w:name="Začiarkov4"/>
           <w:p w14:paraId="45D33E5E" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRDefault="00F57C0D" w:rsidP="00886885">
             <w:pPr>
@@ -952,50 +979,59 @@
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F57C0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0095302B" w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Odľahčovacia služba</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540C7876" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRPr="00F57C0D" w:rsidRDefault="0095302B" w:rsidP="00C8324E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1027,69 +1063,78 @@
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F57C0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F57C0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Denný stacionár</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="368F9FE9" w14:textId="77777777" w:rsidR="00F57C0D" w:rsidRPr="00886885" w:rsidRDefault="00F57C0D" w:rsidP="002B4DFE"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F57C0D" w14:paraId="12DAF02B" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
@@ -1161,50 +1206,59 @@
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00886885">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Terénna</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="5" w:name="Začiarkov7"/>
           <w:p w14:paraId="5525E75C" w14:textId="77777777" w:rsidR="00886885" w:rsidRPr="00886885" w:rsidRDefault="00886885" w:rsidP="00886885">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00886885">
@@ -1228,50 +1282,59 @@
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00886885">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambulantná</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="6" w:name="Začiarkov8"/>
           <w:p w14:paraId="2A2995AE" w14:textId="77777777" w:rsidR="00886885" w:rsidRDefault="00886885" w:rsidP="00886885">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00886885">
@@ -1295,50 +1358,59 @@
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00886885">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pobytová</w:t>
             </w:r>
             <w:r w:rsidR="0095302B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18600536" w14:textId="77777777" w:rsidR="0095302B" w:rsidRPr="00886885" w:rsidRDefault="0095302B" w:rsidP="00886885">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1364,69 +1436,78 @@
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00886885">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00886885">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Iná</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BDD5EFB" w14:textId="77777777" w:rsidR="005F2313" w:rsidRDefault="005F2313" w:rsidP="002B4DFE"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="00886885" w14:paraId="1E63BCC6" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1475,51 +1556,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886885" w14:paraId="05CF654B" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734DAC14" w14:textId="77777777" w:rsidR="00886885" w:rsidRDefault="00886885" w:rsidP="00591386"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="006DA2A0" w14:textId="77777777" w:rsidR="00886885" w:rsidRDefault="00886885" w:rsidP="002B4DFE"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="00886885" w14:paraId="0DA212D2" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1547,51 +1628,51 @@
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DB8BA27" w14:textId="77777777" w:rsidR="00886885" w:rsidRDefault="00886885" w:rsidP="00591386"/>
           <w:p w14:paraId="52CA1A4F" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="00591386"/>
           <w:p w14:paraId="2E602A5F" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="00591386"/>
           <w:p w14:paraId="3A463C41" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="00591386"/>
           <w:p w14:paraId="338256DE" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="00591386"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23F7C953" w14:textId="77777777" w:rsidR="00767D05" w:rsidRDefault="00767D05" w:rsidP="002B4DFE"/>
     <w:p w14:paraId="73F32ACC" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="002B4DFE"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8932"/>
       </w:tblGrid>
       <w:tr w:rsidR="00886885" w:rsidRPr="00DD39C9" w14:paraId="57D74F30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
@@ -1621,51 +1702,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A05C47E" w14:textId="77777777" w:rsidR="00886885" w:rsidRPr="00DD39C9" w:rsidRDefault="00886885" w:rsidP="002B4DFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C9EB29E" w14:textId="77777777" w:rsidR="00EF3F02" w:rsidRDefault="00EF3F02" w:rsidP="00EF3F02">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8932"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF3F02" w:rsidRPr="00DD39C9" w14:paraId="375F752E" w14:textId="77777777" w:rsidTr="00547DFF">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
@@ -1703,51 +1784,51 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="641F423F" w14:textId="77777777" w:rsidR="00EF3F02" w:rsidRPr="00DD39C9" w:rsidRDefault="00EF3F02" w:rsidP="00547DFF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31626FA5" w14:textId="77777777" w:rsidR="00EF3F02" w:rsidRDefault="00EF3F02" w:rsidP="00EF3F02">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8932"/>
       </w:tblGrid>
       <w:tr w:rsidR="000604DE" w:rsidRPr="000604DE" w14:paraId="4F273518" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="2861E8A8" w14:textId="77777777" w:rsidR="00886885" w:rsidRPr="00EF3F02" w:rsidRDefault="00886885" w:rsidP="00EF3F02">
             <w:pPr>
               <w:pStyle w:val="tlNadpis2TimesNewRoman11ptNiejeKurzvaKapitlky"/>
               <w:numPr>
@@ -1809,50 +1890,59 @@
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EF3F02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rodinný dom</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  (prípadne jeho časť)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="8" w:name="Začiarkov10"/>
           <w:p w14:paraId="1ED13835" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00EF3F02" w:rsidRDefault="00DD39C9" w:rsidP="002B4DFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1872,50 +1962,59 @@
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EF3F02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Byt</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3F02">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1934,51 +2033,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prípadne jeho časť)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B6604D2" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00EF3F02" w:rsidRDefault="00DD39C9" w:rsidP="002B4DFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20B7B6E4" w14:textId="77777777" w:rsidR="005F2313" w:rsidRPr="000604DE" w:rsidRDefault="005F2313" w:rsidP="002B4DFE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="00606620" w:rsidRPr="00606620" w14:paraId="10049C17" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2089,50 +2188,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00606620">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vlastník</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="10" w:name="Začiarkov12"/>
           <w:p w14:paraId="540968CF" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00606620" w:rsidRDefault="00DD39C9" w:rsidP="00DD39C9">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2162,50 +2271,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00606620">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spoluvlastník</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="11" w:name="Začiarkov13"/>
           <w:p w14:paraId="0806B31B" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00606620" w:rsidRDefault="00DD39C9" w:rsidP="00DD39C9">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2235,50 +2354,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00606620">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nájomca</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="12" w:name="Začiarkov14"/>
           <w:p w14:paraId="0411C77D" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00606620" w:rsidRDefault="00DD39C9" w:rsidP="00DD39C9">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2308,50 +2437,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00606620">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Podnájomník</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="13" w:name="Začiarkov15"/>
           <w:p w14:paraId="391EAE1F" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00606620" w:rsidRDefault="00DD39C9" w:rsidP="00DD39C9">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2372,50 +2511,60 @@
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00606620">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Iný:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="690ABF70" w14:textId="77777777" w:rsidR="00DD39C9" w:rsidRPr="00606620" w:rsidRDefault="00DD39C9" w:rsidP="00DD39C9">
             <w:pPr>
@@ -2596,51 +2745,51 @@
             </w:r>
             <w:r w:rsidRPr="00606620">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63E3B7D8" w14:textId="77777777" w:rsidR="005F2313" w:rsidRPr="00606620" w:rsidRDefault="005F2313" w:rsidP="007064E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
       <w:tr w:rsidR="00232386" w:rsidRPr="009C0A89" w14:paraId="48B56D19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
@@ -2732,50 +2881,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C85626">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">manžel; </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
@@ -2799,50 +2956,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C85626">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> manželka; </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2858,100 +3025,120 @@
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C85626">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deti; </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Začiarkov9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C85626">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> iní</w:t>
             </w:r>
             <w:r w:rsidRPr="00C85626">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3205,51 +3392,51 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56C52AA5" w14:textId="77777777" w:rsidR="00232386" w:rsidRDefault="00232386" w:rsidP="00232386">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="00232386" w:rsidRPr="009C0A89" w14:paraId="16824C9E" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3269,128 +3456,141 @@
               <w:t>Peňažný príspevok na opatrovanie, alebo osobnú asistenciu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00232386" w:rsidRPr="00BF0D60" w14:paraId="699EC1EF" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FC20651" w14:textId="77777777" w:rsidR="00232386" w:rsidRDefault="005F779B" w:rsidP="005F779B">
             <w:r>
               <w:t>v zmysle zákona č. 447/2008 o peňažných príspevkoch na kompenzáciu ťažko zdravotného postihnutia a o zmene a doplnení niektorých zákonov od príslušného úradu</w:t>
             </w:r>
             <w:r w:rsidR="00606620">
               <w:t xml:space="preserve"> práce sociálnych vecí a rodiny</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> (hodiace sa zaškrtnite)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>hodiace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> sa zaškrtnite)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71791EC0" w14:textId="77777777" w:rsidR="005F779B" w:rsidRDefault="005F779B" w:rsidP="005F779B"/>
           <w:p w14:paraId="4E9D96F9" w14:textId="77777777" w:rsidR="005F779B" w:rsidRDefault="005F779B" w:rsidP="005F779B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>áno</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EB5A59A" w14:textId="77777777" w:rsidR="005F779B" w:rsidRPr="005F779B" w:rsidRDefault="005F779B" w:rsidP="005F779B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A82E87C" w14:textId="77777777" w:rsidR="00232386" w:rsidRPr="000604DE" w:rsidRDefault="00232386" w:rsidP="000C6475">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C6475" w:rsidRPr="009C0A89" w14:paraId="1A3AFF77" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="5B1D9DC9" w14:textId="77777777" w:rsidR="000C6475" w:rsidRPr="009C0A89" w:rsidRDefault="005F779B" w:rsidP="005F779B">
             <w:pPr>
               <w:pStyle w:val="tlNadpis2TimesNewRoman11ptNiejeKurzvaKapitlky"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>XII.</w:t>
             </w:r>
             <w:r w:rsidR="000C6475">
-              <w:t>vyhlásenie žiadateľa</w:t>
+              <w:t>vyhlásenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000C6475">
+              <w:t xml:space="preserve"> žiadateľa</w:t>
             </w:r>
             <w:r w:rsidR="00F9144E">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="000C6475">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C6475" w:rsidRPr="00F9144E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>( zákonného zástupcu, rodinného príslušníka)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C6475" w:rsidRPr="009C0A89" w14:paraId="00034DF7" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -3707,51 +3907,51 @@
               </w:rPr>
               <w:t xml:space="preserve">      podpis  zákonného zástupcu                                                                             podpis inej fyzickej osoby                                                                                                                          </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7497D640" w14:textId="77777777" w:rsidR="000C6475" w:rsidRPr="00BF0D60" w:rsidRDefault="000C6475" w:rsidP="00B66EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19D2A1D3" w14:textId="77777777" w:rsidR="000C6475" w:rsidRDefault="000C6475" w:rsidP="000C6475">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9040"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D171CA" w:rsidRPr="009C0A89" w14:paraId="7413AA4D" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -3772,150 +3972,158 @@
       <w:tr w:rsidR="00D171CA" w:rsidRPr="00BF0D60" w14:paraId="757BFE5A" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="317945CF" w14:textId="77777777" w:rsidR="00D171CA" w:rsidRPr="00C11E35" w:rsidRDefault="00D171CA" w:rsidP="00D171CA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C11E35">
               <w:t xml:space="preserve">Žiadateľ, ako dotknutá osoba berie na vedomie, že mesto Brezno, ako prevádzkovateľ spracúva osobné údaje na základe podanej žiadosti v zmysle zákona č.448/2008Z.z.o sociálnych službách a o zmene a doplnení zákona č.455/1991 Zb. o živnostenskom podnikaní  (živnostenský zákon) v znení neskorších predpisov, za účelom vybavovania žiadostí o zabezpečenie poskytovania sociálnej služby. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1477D72A" w14:textId="77777777" w:rsidR="00D171CA" w:rsidRPr="00C11E35" w:rsidRDefault="00D171CA" w:rsidP="00D171CA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C11E35">
-              <w:t xml:space="preserve">Osobné údaje dotknutých osôb sa spracúvajú v súlade s NARIADENÍM EURÓPSKEHO PARLAMENTU A RADY (EÚ) 2016/679 z 27. apríla 2016 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov, ktorým sa zrušuje smernica 95/46/ES (všeobecné nariadenie o ochrane údajov) a so zákonom č. 18/2018 Z. z. </w:t>
+              <w:t xml:space="preserve">Osobné údaje dotknutých osôb sa spracúvajú v súlade s NARIADENÍM EURÓPSKEHO PARLAMENTU A RADY (EÚ) 2016/679 z 27. apríla 2016 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov, ktorým sa zrušuje </w:t>
             </w:r>
             <w:r w:rsidRPr="00C11E35">
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">o ochrane osobných údajov a o zmene a doplnení niektorých zákonov. </w:t>
+              <w:t xml:space="preserve">smernica 95/46/ES (všeobecné nariadenie o ochrane údajov) a so zákonom č. 18/2018 Z. z. o ochrane osobných údajov a o zmene a doplnení niektorých zákonov. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54862C3D" w14:textId="77777777" w:rsidR="00D171CA" w:rsidRPr="00C11E35" w:rsidRDefault="00D171CA" w:rsidP="00D171CA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C11E35">
               <w:t xml:space="preserve">Doba platnosti spracovávania sa viaže na dobu trvania preukázateľného účelu spracúvania osobných údajov dotknutej osoby. Údaje budú uchovávané po dobu stanovenú registratúrnym poriadkom v zmysle platnej legislatívy a po uplynutí príslušných lehôt budú zlikvidované. Dotknutá osoba môže od prevádzkovateľa požadovať prístup k jej osobným údajom, má právo na ich opravu, právo namietať proti spracúvaniu, ak sa domnieva, že jej osobné údaje sú spracúvané nespravodlivo alebo nezákonne, môžete podať sťažnosť na dozorný orgán ako aj právo podať návrh na začatie konania dozornému orgánu ktorým je Úrad na ochranu osobných údajov Slovenskej republiky, Hraničná 12, 820 07 Bratislava 27. Predmetné práva si dotknutá osoba môže uplatniť  písomne doručením žiadosti na adresu: </w:t>
             </w:r>
             <w:r w:rsidR="00A214B4">
-              <w:t xml:space="preserve">Mesto Brezno, Nám. gen. M.R.Štefánika 1/1, </w:t>
+              <w:t xml:space="preserve">Mesto Brezno, Nám. gen. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A214B4">
+              <w:t>M.R.Štefánika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A214B4">
+              <w:t xml:space="preserve"> 1/1, </w:t>
             </w:r>
             <w:r w:rsidR="00A214B4" w:rsidRPr="00C11E35">
               <w:t>97701 Brezno,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C11E35">
               <w:t xml:space="preserve"> osobne do podateľne</w:t>
             </w:r>
             <w:r w:rsidR="00D26B02">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C11E35">
               <w:t xml:space="preserve"> alebo elektronicky na email</w:t>
             </w:r>
             <w:r w:rsidRPr="002F2449">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="002F2449">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hypertextovprepojenie"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>podatelna@brezno.sk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002F2449">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C11E35">
               <w:t xml:space="preserve">zodpovedná osoba za ochranu osobných údajov </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00C11E35">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hypertextovprepojenie"/>
                 </w:rPr>
                 <w:t>zodpovednaosoba@somi.sk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C11E35">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A5C1307" w14:textId="77777777" w:rsidR="00D171CA" w:rsidRPr="009C0A89" w:rsidRDefault="00D171CA" w:rsidP="00D171CA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C11E35">
               <w:t>Informácie o spracúvaní osobných údajov prevádzkovateľom sú vám plne k dispozícii na webovom sídle https://www.brezno.sk/ochrana-osobnych-udajov/,ako aj vo fyzickej podobe v sídle a na všetkých kontaktných miestach prevádzkovateľa.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7952B879" w14:textId="77777777" w:rsidR="00D171CA" w:rsidRPr="00BF0D60" w:rsidRDefault="00D171CA" w:rsidP="00823CF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30D9C166" w14:textId="77777777" w:rsidR="00D171CA" w:rsidRDefault="00D171CA" w:rsidP="000C6475">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C6475" w14:paraId="21A51C7A" w14:textId="77777777" w:rsidTr="000534E6">
         <w:trPr>
           <w:trHeight w:val="1764"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:tcBorders>
@@ -4269,340 +4477,361 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56422998" w14:textId="77777777" w:rsidR="00E84B5D" w:rsidRDefault="00E84B5D" w:rsidP="007E4AD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5565"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8932"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F4456F" w14:paraId="6AF5556B" w14:textId="77777777">
+      <w:tr w:rsidR="00F4456F" w14:paraId="6AF5556B" w14:textId="77777777" w:rsidTr="003E687F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9104" w:type="dxa"/>
+            <w:tcW w:w="8932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="43428BAD" w14:textId="77777777" w:rsidR="00F4456F" w:rsidRPr="00E84B5D" w:rsidRDefault="00E84B5D" w:rsidP="00E84B5D">
             <w:pPr>
               <w:pStyle w:val="tlNadpis2TimesNewRoman11ptNiejeKurzvaKapitlky"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r w:rsidRPr="00E84B5D">
               <w:t>prílohy</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4456F" w14:paraId="48EE111A" w14:textId="77777777">
+      <w:tr w:rsidR="003E687F" w14:paraId="48EE111A" w14:textId="77777777" w:rsidTr="00933227">
+        <w:trPr>
+          <w:trHeight w:val="1410"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9104" w:type="dxa"/>
+            <w:tcW w:w="8932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60DAE773" w14:textId="77777777" w:rsidR="00F4456F" w:rsidRPr="00E84B5D" w:rsidRDefault="00A4662E" w:rsidP="001855B6">
+          <w:p w14:paraId="559C5216" w14:textId="38A93211" w:rsidR="003E687F" w:rsidRPr="003E687F" w:rsidRDefault="003E687F" w:rsidP="003E687F">
+            <w:pPr>
+              <w:pStyle w:val="Odsekzoznamu"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E687F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rávoplatné rozhodnutie o odkázanosti občana na sociálnu službu (kópia) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3A5646" w14:textId="6ED36C61" w:rsidR="003E687F" w:rsidRPr="003E687F" w:rsidRDefault="003E687F" w:rsidP="003E687F">
+            <w:pPr>
+              <w:pStyle w:val="Odsekzoznamu"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E687F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>osudok o odkázanosti na sociálnu službu (kópia)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580C8502" w14:textId="77777777" w:rsidR="003E687F" w:rsidRPr="003E687F" w:rsidRDefault="003E687F" w:rsidP="003E687F">
+            <w:pPr>
+              <w:pStyle w:val="Odsekzoznamu"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E687F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vydané mestom alebo obcou do 31.8.2025), alebo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60DAE773" w14:textId="2D194460" w:rsidR="003E687F" w:rsidRPr="003E687F" w:rsidRDefault="003E687F" w:rsidP="003E687F">
+            <w:pPr>
+              <w:pStyle w:val="Odsekzoznamu"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E687F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Integrovaný posudok (kópia) – vydaný ÚPSVR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003330D0" w14:paraId="51DE56BD" w14:textId="77777777" w:rsidTr="003E687F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731D9B5E" w14:textId="77777777" w:rsidR="003330D0" w:rsidRPr="003E687F" w:rsidRDefault="00591386" w:rsidP="001855B6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="252"/>
               </w:tabs>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>Posudok o odkázanosti na sociálnu službu</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003E687F">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="003330D0" w:rsidRPr="003E687F">
+              <w:t>otvrdenie o príjme za predchádzajú</w:t>
+            </w:r>
+            <w:r w:rsidR="005F779B" w:rsidRPr="003E687F">
+              <w:t>ci kalendárny mesiac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4456F" w14:paraId="1F8CAEE0" w14:textId="77777777">
+      <w:tr w:rsidR="003330D0" w14:paraId="2EC8E9DC" w14:textId="77777777" w:rsidTr="003E687F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9104" w:type="dxa"/>
+            <w:tcW w:w="8932" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7012E29E" w14:textId="77777777" w:rsidR="00F4456F" w:rsidRPr="00E84B5D" w:rsidRDefault="00591386" w:rsidP="001855B6">
+          <w:p w14:paraId="59B27896" w14:textId="77777777" w:rsidR="003330D0" w:rsidRPr="003E687F" w:rsidRDefault="00A4662E" w:rsidP="001855B6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="252"/>
               </w:tabs>
-              <w:rPr>
-[...92 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E687F">
               <w:t>Vyhlásenie o majetku žiadateľa úradne overené</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CC06ED1" w14:textId="77777777" w:rsidR="00001689" w:rsidRPr="005D5B40" w:rsidRDefault="00001689" w:rsidP="005D5B40"/>
     <w:sectPr w:rsidR="00001689" w:rsidRPr="005D5B40" w:rsidSect="00E84B5D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1418" w:bottom="181" w:left="1418" w:header="284" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01B5F69A" w14:textId="77777777" w:rsidR="00830205" w:rsidRDefault="00830205">
+    <w:p w14:paraId="21C8110A" w14:textId="77777777" w:rsidR="00CE771F" w:rsidRDefault="00CE771F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E78D989" w14:textId="77777777" w:rsidR="00830205" w:rsidRDefault="00830205">
+    <w:p w14:paraId="784ACE5B" w14:textId="77777777" w:rsidR="00CE771F" w:rsidRDefault="00CE771F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49725B75" w14:textId="77777777" w:rsidR="000E6A70" w:rsidRDefault="000E6A70">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="765CFAFB" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="00A4662E" w:rsidP="005D5B40">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
@@ -4808,66 +5037,66 @@
       <w:rPr>
         <w:smallCaps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>starostlivosti o obyvateľa</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="176AD138" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="005D5B40">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Námestie gen. M. R. Štefánika 1, 977 01  Brezno, www.brezno.sk</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="77E8FF7F" w14:textId="77777777" w:rsidR="001855B6" w:rsidRDefault="000E6A70" w:rsidP="001855B6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
     </w:pPr>
     <w:r>
       <w:t>F-87/3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="409EA725" w14:textId="77777777" w:rsidR="00D33869" w:rsidRPr="000C6475" w:rsidRDefault="00D33869" w:rsidP="000C6475">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="074B6545" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="00A4662E" w:rsidP="005D5B40">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
@@ -5056,125 +5285,125 @@
       <w:rPr>
         <w:smallCaps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t> starostlivosti  o  obyvateľa</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A97AE00" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="005D5B40">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Námestie gen. M. R. Štefánika 1, 977 01  Brezno, www.brezno.sk</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="47FB0127" w14:textId="77777777" w:rsidR="001855B6" w:rsidRDefault="000E6A70" w:rsidP="001855B6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
     </w:pPr>
     <w:r>
       <w:t>F-87/3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="03681621" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2376CB6B" w14:textId="77777777" w:rsidR="00830205" w:rsidRDefault="00830205">
+    <w:p w14:paraId="3A3355D9" w14:textId="77777777" w:rsidR="00CE771F" w:rsidRDefault="00CE771F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C2090C8" w14:textId="77777777" w:rsidR="00830205" w:rsidRDefault="00830205">
+    <w:p w14:paraId="392600D9" w14:textId="77777777" w:rsidR="00CE771F" w:rsidRDefault="00CE771F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53DB46DE" w14:textId="77777777" w:rsidR="000E6A70" w:rsidRDefault="000E6A70">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="459CDB0F" w14:textId="77777777" w:rsidR="005D5B40" w:rsidRDefault="005D5B40" w:rsidP="00C27105">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Hlavika"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="slostrany"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2D8CA538" w14:textId="77777777" w:rsidR="00E95803" w:rsidRPr="005D5B40" w:rsidRDefault="00E95803" w:rsidP="0095302B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206D052E" w14:textId="77777777" w:rsidR="000E6A70" w:rsidRDefault="000E6A70">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B82594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="CFE2C6A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019">
       <w:start w:val="1"/>
@@ -5560,50 +5789,154 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A82101B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB7C7568"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A2870EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="8EEA3248">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="840"/>
         </w:tabs>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5699,51 +6032,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761F5BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="2E96BB42">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5843,51 +6176,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD24F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="650C081C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5990,131 +6323,146 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="314840070">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1801025751">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="393814285">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="849640131">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1886671865">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1079520350">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="555237850">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B4DFE"/>
     <w:rsid w:val="00001689"/>
     <w:rsid w:val="000401A3"/>
     <w:rsid w:val="000534E6"/>
     <w:rsid w:val="000604DE"/>
     <w:rsid w:val="00093EF7"/>
     <w:rsid w:val="000B0C8F"/>
     <w:rsid w:val="000C2D50"/>
     <w:rsid w:val="000C6475"/>
     <w:rsid w:val="000E6A70"/>
     <w:rsid w:val="000F63AB"/>
     <w:rsid w:val="00102E1A"/>
     <w:rsid w:val="001401D5"/>
     <w:rsid w:val="001404D7"/>
     <w:rsid w:val="00165820"/>
     <w:rsid w:val="00183D87"/>
     <w:rsid w:val="001855B6"/>
     <w:rsid w:val="001B550F"/>
+    <w:rsid w:val="001C3644"/>
     <w:rsid w:val="00211819"/>
     <w:rsid w:val="00220349"/>
     <w:rsid w:val="00232386"/>
     <w:rsid w:val="00243FA2"/>
     <w:rsid w:val="002509DB"/>
     <w:rsid w:val="00263A9A"/>
     <w:rsid w:val="002762D8"/>
     <w:rsid w:val="00293042"/>
     <w:rsid w:val="002B4DFE"/>
     <w:rsid w:val="002E2FFA"/>
     <w:rsid w:val="002E5A4E"/>
     <w:rsid w:val="002F2449"/>
     <w:rsid w:val="002F3203"/>
     <w:rsid w:val="002F5142"/>
     <w:rsid w:val="002F6648"/>
     <w:rsid w:val="00300C78"/>
     <w:rsid w:val="003174AD"/>
     <w:rsid w:val="003330D0"/>
     <w:rsid w:val="00383DE9"/>
     <w:rsid w:val="003849D8"/>
     <w:rsid w:val="003D2AAB"/>
     <w:rsid w:val="003E0D57"/>
+    <w:rsid w:val="003E687F"/>
     <w:rsid w:val="003F5288"/>
     <w:rsid w:val="00412073"/>
     <w:rsid w:val="004436D3"/>
     <w:rsid w:val="00465E96"/>
     <w:rsid w:val="004858CD"/>
     <w:rsid w:val="004B7C02"/>
     <w:rsid w:val="004C3DAD"/>
     <w:rsid w:val="00505818"/>
     <w:rsid w:val="00516CC5"/>
     <w:rsid w:val="005224B5"/>
     <w:rsid w:val="00547DFF"/>
     <w:rsid w:val="00591386"/>
     <w:rsid w:val="005A1633"/>
     <w:rsid w:val="005B00F6"/>
     <w:rsid w:val="005B40EE"/>
     <w:rsid w:val="005C092E"/>
     <w:rsid w:val="005D3D5D"/>
     <w:rsid w:val="005D5B40"/>
     <w:rsid w:val="005E5416"/>
     <w:rsid w:val="005F2313"/>
     <w:rsid w:val="005F2DD4"/>
     <w:rsid w:val="005F6DA6"/>
     <w:rsid w:val="005F779B"/>
     <w:rsid w:val="00606620"/>
     <w:rsid w:val="0063568B"/>
@@ -6162,50 +6510,51 @@
     <w:rsid w:val="00A5487A"/>
     <w:rsid w:val="00A7197E"/>
     <w:rsid w:val="00A76151"/>
     <w:rsid w:val="00A81423"/>
     <w:rsid w:val="00A85500"/>
     <w:rsid w:val="00A877AD"/>
     <w:rsid w:val="00A97993"/>
     <w:rsid w:val="00AC1188"/>
     <w:rsid w:val="00B66EAF"/>
     <w:rsid w:val="00BB4FC1"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BF066F"/>
     <w:rsid w:val="00BF0D60"/>
     <w:rsid w:val="00C11D7E"/>
     <w:rsid w:val="00C11E35"/>
     <w:rsid w:val="00C13BA3"/>
     <w:rsid w:val="00C27105"/>
     <w:rsid w:val="00C44719"/>
     <w:rsid w:val="00C5381A"/>
     <w:rsid w:val="00C8324E"/>
     <w:rsid w:val="00C85626"/>
     <w:rsid w:val="00CC35B5"/>
     <w:rsid w:val="00CD2F56"/>
     <w:rsid w:val="00CD664B"/>
     <w:rsid w:val="00CE39F6"/>
+    <w:rsid w:val="00CE771F"/>
     <w:rsid w:val="00D171CA"/>
     <w:rsid w:val="00D20C1E"/>
     <w:rsid w:val="00D26B02"/>
     <w:rsid w:val="00D279E5"/>
     <w:rsid w:val="00D33869"/>
     <w:rsid w:val="00D35DB5"/>
     <w:rsid w:val="00D72B1E"/>
     <w:rsid w:val="00D72CD4"/>
     <w:rsid w:val="00D80926"/>
     <w:rsid w:val="00DA024A"/>
     <w:rsid w:val="00DD378D"/>
     <w:rsid w:val="00DD39C9"/>
     <w:rsid w:val="00DF03E9"/>
     <w:rsid w:val="00DF6AEE"/>
     <w:rsid w:val="00E304BA"/>
     <w:rsid w:val="00E448EA"/>
     <w:rsid w:val="00E64A41"/>
     <w:rsid w:val="00E66D73"/>
     <w:rsid w:val="00E84B5D"/>
     <w:rsid w:val="00E92D33"/>
     <w:rsid w:val="00E95803"/>
     <w:rsid w:val="00E958DF"/>
     <w:rsid w:val="00EB03AE"/>
     <w:rsid w:val="00EE31A8"/>
     <w:rsid w:val="00EF3F02"/>
@@ -6215,60 +6564,66 @@
     <w:rsid w:val="00F57015"/>
     <w:rsid w:val="00F57C0D"/>
     <w:rsid w:val="00F7353B"/>
     <w:rsid w:val="00F75135"/>
     <w:rsid w:val="00F9144E"/>
     <w:rsid w:val="00FE469D"/>
     <w:rsid w:val="00FF1437"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D424976"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{138FC110-046A-F84A-A26C-08E2686BCC02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6346,80 +6701,124 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6573,348 +6972,365 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B4DFE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00CC35B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis2Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00CC35B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pta">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="PtaChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF1437"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis1"/>
     <w:uiPriority w:val="9"/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="slostrany">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF1437"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
+    <w:name w:val="Päta Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Pta"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Mriekatabuky">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normlnatabuka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC35B5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="HlavikaChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E95803"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tlNadpis1TimesNewRomanNiejeTunVetkypsmenvek">
     <w:name w:val="Štýl Nadpis 1 + Times New Roman Nie je Tučné Všetky písmená veľk..."/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Nadpis1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F57C0D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HlavikaChar">
+    <w:name w:val="Hlavička Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Hlavika"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tlNadpis2TimesNewRoman11ptNiejeKurzvaKapitlky">
     <w:name w:val="Štýl Nadpis 2 + Times New Roman 11 pt Nie je Kurzíva Kapitálky"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Nadpis2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F57C0D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tltlNadpis1TimesNewRomanNiejeTunVetkypsmenv">
     <w:name w:val="Štýl Štýl Nadpis 1 + Times New Roman Nie je Tučné Všetky písmená v..."/>
     <w:basedOn w:val="tlNadpis1TimesNewRomanNiejeTunVetkypsmenvek"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F57C0D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tlNadpis2TimesNewRoman12ptNiejeKurzvaKapitlky">
     <w:name w:val="Štýl Nadpis 2 + Times New Roman 12 pt Nie je Kurzíva Kapitálky..."/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Nadpis2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F57C0D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tlNadpis2TimesNewRoman12ptNiejeKurzvaKapitlky0">
     <w:name w:val="Štýl Nadpis 2 + Times New Roman 12 pt Nie je Kurzíva Kapitálky"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Nadpis2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F57C0D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hypertextovprepojenie">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00001689"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E687F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1262421743">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1262421744">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7277,58 +7693,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>873</Words>
-  <Characters>4981</Characters>
+  <Words>898</Words>
+  <Characters>5119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Opatrovateľská služba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5843</CharactersWithSpaces>
+  <CharactersWithSpaces>6005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mesto Brezno</dc:title>
   <dc:subject/>
   <dc:creator>Kostialova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>